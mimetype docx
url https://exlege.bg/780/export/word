--- v0 (2026-02-04)
+++ v1 (2026-06-21)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Доказателствата по преписката свидетелстват, че достъп до личните данни събирани посредством техническото устройство има само П.С., предвид което същият има качеството на администратор на лични данни по смисъла на чл.4, ал.7 от ОРЗД. Констатирано е обаче, че в обхвата на наблюдение попада и част от имота на жалбоподателите– входната врата на двора и входната врата на жилищната сграда, обстоятелство за което свидетелства констативен протокол по чл.593 от ГПК от 29.07.2020г. с рег. №*** по описа на нотариус К.М. и осъществена от екип на КЗЛД проверка. Противно на наблюдението чрез техническо средство осъществявано в рамките на собствения имот или на собствена вещ, не може да се приеме, че наблюдението чрез техническо средство на част от съседни чужди имоти представлява легитимен интерес на администратора предвид липсата на преимуществен интерес на последния пред интереса на физическите лица обект на наблюдението. В конкретния случай обработването на лични данни посредством наблюдение чрез техническо средство на съседни имоти е в противоречие и с принципа „свеждане на данните до минимум“ по чл.5, §1, б. „в“ от ОРЗД, предвид обстоятелството, че същото не е ограничено до необходимото във връзка с целите за неговото осъществяване– охрана на движима собственост на ответниците. Не може да се подкрепи разбирането на ответната страна, че охраната на движимо имущество може да има приоритет пред защита на личната свобода и неприкосновеност на жалбоподателите чрез наблюдение на тяхното дворно място и подход към жилищната сграда, която обитават или чрез наблюдение на терен който не е собственост на администратора. На основание чл.58, §2, буква„г“ за нарушение на чл.5, §1, букви „а“ и „в“ от Регламент (ЕС) 2016/679 издава разпореждане на администратора П.С. да преустанови заснемането на чужди имоти и обществени територии, като демонтира камерата.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>