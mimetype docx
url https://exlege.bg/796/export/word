--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>личните данни на жалбоподателката са обработени, в хипотезата на употреба, от „Г.И.“ ООД за подаване на заявлението от името на жалбоподателката до АГКК без основание и в нарушение на чл.6, §1 от ОРЗД. Дружеството само признава, че заявител на услугата е лице различно от жалбоподателката, но погрешно в подаденото заявление като молител е посочена жалбоподателката и е вписан ЕГН на последната. Обстоятелството, че останалите данни са автоматично генерирани от АГКК, не променя извода за допуснато от дружеството незаконосъобразно обработване на лични данни на г-жа Т.А., тъй като данните вписани в заявлението са потвърдени от подателя, а системата позволява „редакция“. Комисията не кредитира твърденията на дружеството за допусната техническа грешка, тъй като на заявлението е придаден вид, че изхожда от жалбоподателката и е подписано от нея, което свидетелства за целенасоченост на действията на подателя. Липсват доказателства които да обосноват законосъобразност на обработването основано на сключен между страните договор, нормативно установено задължение или легитимен интерес. Личните данни на жалбоподателката са обработени в нарушение на чл.6, §1 от Регламента, без да е налице нито едно от посочените в разпоредбата условия за законосъобразност на обработването.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>