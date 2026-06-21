--- v0 (2026-02-05)
+++ v1 (2026-06-21)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Съдът припомня, че провеждането на съдебни заседания публично представлява основен принцип, заложен в параграф 1 на член 6. Този публичен характер защитава страните по делата срещу тайното правораздаване без обществен контрол; той е също така едно от средствата, чрез които може да се поддържа доверие в съдилищата. Съдът счита, че процесът отговаря на изискването за публичност само ако публиката може да получи информация за неговата дата и място и ако това място е лесно достъпно за публиката. Провеждането на процес на място като затвор, до което широката общественост по принцип няма достъп, представлява сериозна пречка за неговия публичен характер. В такъв случай държавата има задължението да предприеме компенсаторни мерки, за да гарантира, че публиката и медиите са надлежно информирани за мястото на заседанието и им е предоставен ефективен достъп. Предвид възможните неблагоприятни последици, които липсата на публично заседание пред първоинстанционния съд би могла да има върху справедливостта на производството, липсата на публичност не би могла във всеки случай да бъде отстранена от нищо друго освен от цялостно повторно разглеждане пред апелативния съд.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>