--- v0 (2026-02-05)
+++ v1 (2026-06-19)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Обработването на личните данни на жалбоподателката за регистриране на трудовите договори в НАП е незаконосъобразно и в нарушение на чл.6, §1 от ОРЗД, тъй като липсват доказателства които да обосноват законосъобразност на обработването основано на сключен между страните договор за изпълнението на който да е необходимо обработване на лични данни на г-жа С.Д. или за предприемане на стъпки по искане на субекта на данни преди сключване на договора. Нарушение на чл.6, §1 от ОРЗД е констатирано и по отношение на предоставяне на личните данни на жалбоподателката от страна на „Д.К.“ ЕООД на ИА БСА за кандидатстване в Процедура по акредитация, без наличие на която и да е било от предпоставките по чл.6, §1 от ОРЗД. Не могат да се споделят твърденията на дружеството, че допуснатото нарушение се дължи на „неправилния регламент в т.5.3.2 и т.2.7.5 от Процедура BAS QA 2 на ИА БСА“, тъй като се касае за непознаване и/или превратно тълкуване на разпоредбите относно акредитацията. Обработването на лични данни за жалбоподателката от страна на дружеството в процедура по акредитация е незаконосъобразно предвид липсата на валидни договорни отношения между дружеството и г-жа С.Д. и това обстоятелство е напълно известно на дружеството, което навежда на извода, че действията на дружеството са целенасочени и съзнателни (умишлени), имащи за цел да въведат в заблуждение органа по акредитация. Комисията счита за целесъобразно, възпиращо и пропорционално, предвид тежестта на нарушенията, големия обем от обработени лични данни и обстоятелството, че същите са довършени и целенасочени, ангажирането на административно-наказателната отговорност на дружеството с налагане на имуществена санкция за нарушение на чл.6, §1 от ОРЗД в размер на 5000 лв.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>