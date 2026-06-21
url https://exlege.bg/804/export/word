--- v0 (2026-02-04)
+++ v1 (2026-06-21)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Съдържащата се във видеозаписите от средства за наблюдение информация за физическото лице в съвкупност - образ, ежедневни навици, поведенчески реакции и социални контакти, попадат в обхвата на понятието лични данни, тъй като лицето може да бъде идентифицирано по безспорен начин. Събирането и съхраняването на лични данни представлява форма на обработването им по смисъла на чл.4, §1, т.2 от Регламент (ЕС) 2016/679 и като такова следва да се извършва при спазване на разпоредбите на ЗЗЛД и Регламента. Проверката на КЗЛД е констатирала, че се наблюдават и площи извън собствеността на администратора, в това число обществени места - части от улица, паркинга пред къщата, подстъпа към имота на жалбоподателя, както и части от други съседни имоти и сгради в тях, без знанието и съгласието на субектите на данни. Обработването на лични данни на субектите, ползващи публични места и собствените им имоти, е прекомерно, като по този начин се нарушава регламентираният в чл.5, §1, б. „в“ от ОРЗД принцип за „свеждане на данните до минимум“. Операцията по обработване на лични данни води до възможност за администратора не само да идентифицира лицата, но и да прави изводи относно ежедневните им навици и контакти, без да има правно основание или преимуществен интерес, и без обработването на данните да е подходящо и ограничено до необходимото. Комисията счита за целесъобразно, пропорционално и ефективно налагането на корективна мярка по чл.58, §2, буква„г“ от Регламент ЕС 2016/679.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>