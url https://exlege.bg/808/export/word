--- v0 (2026-02-04)
+++ v1 (2026-06-21)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Не може да се сподели виждането на жалбоподателя, че посочените в публикациите данни уронват престижа и репутацията му, доколкото видно от съдържанието на статиите и в частност направената редакторка бележка същите проследяват обективно развитието на процеса и съобщават за оправдателна присъда на жалбоподателя, като личните данни съдържащи се в статиите са сведени до минимум– две имена на жалбоподателя, а в четири от статиите и негово лицево изображение. Действията на администраторът удовлетворява изискванията на закона– отговарят на принципа на добросъвестност и прозрачност и принципа на точност на обработване на данните, доколкото отразява точно и обективно информацията, каквато е и ролята на медиите. В тази връзка следва при упражняване на правото за заличаване във всеки конкретен случаи да се разгледа баланса между правото на зачита на лични живот на физическото лице и правото на информация на обществеността. В конкретния случай обработването на лични данни в посочения обем, посредством достъпни чрез сайта на дружеството статии, е оправдано с оглед необходимостта от право на информация и упражняване на право на свобода на изразяване. Отказът на администратора да заличи съдържащите се в статиите лични данни е законосъобразен предвид наличието на дерогация по смисъла на чл.17, §3, буква„а“ от ОРЗД на задължението на администратора по чл.17, §1 от ОРЗД при отправено искане за заличаване и постъпило възражение в тази насока да изтрие личните данни на лицето. Постигнато е и равновесие между гарантираните по чл.10 от Европейската конвенция за правата на човека (Право на зачитане на личния и семейния живот) и от друга страна, член 8 от Конвенцията (свобода на изразяването на мнение), като за преценка и баланса е от значение и законния интерес на обществеността към достъпа до публични архиви на пресата предвид правото на информация.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>