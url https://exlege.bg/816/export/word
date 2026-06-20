--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Жалбата на г-жа С.С. е насочена срещу физическо лице, което няма качеството на администратор на лични данни. Случаят касае обработване на личните данни на жалбоподателката от физическо лице, което няма качеството на администратор на лични данни. В допълнение със съображение 18 от Регламента е обяснено, че регламентът не се прилага за обработването на личните данни на физически лица в рамките на изцяло лична дейност или дейност в рамките на домакинството, която няма връзка с професионалната или търговска дейност. Жалбата е извън материалния обхват на регламента, който изключва приложението за обработване на лични данни за лични и домашни занимания. Извън материалния обхват както ЗЗЛД, така и на Общия регламент за защита на личните данни, съответно извън компетентността на Комисията, е обработването на лични данни от физически лица в рамките на изцяло лична дейност, която няма връзка с професионалната или търговската им дейност. В тази връзка жалбата е процесуално недопустима.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>