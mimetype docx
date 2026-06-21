--- v0 (2026-02-04)
+++ v1 (2026-06-21)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>На държавните органи е предоставена законова възможност писмено да сезират Висшия адвокатски съвет при предполагаемо дисциплинарно нарушение, извършено от адвокат. Упражняването на предоставено със закон правомощие на администратор-публичен орган е основание за обработване на лични данни по чл.6, параграф1, буква„д“, предл. второ от Регламент 2016/679, поради което обработването е законосъобразно, а твърдението за нарушение– неоснователно. Предоставянето на трите имена и професионално качество на жалбоподалката на трето лице– лишен от свобода, за написването на обяснения, е недоказано и неоснователно. Видно от представените обяснения от лишения от свобода И.П., последният знае имената на адв. С.И. от други лишени от свобода, а не от служители на затвора, поради което твърдението за предоставяне на лични данни е недоказано. Дори да се приеме, че е извършено предоставяне на лични данни, същото е в съответствие с изискванията на чл.6, параграф4 от Регламент 2016/679, т. е. е съвместимо с първоначалните цели, за които данните са събрани (за организиране и следене на реда в пенитенциарното заведение). Първоначалните цели са за изпълнение на предоставени официални правомощия по смисъла на чл.6, параграф1, буква„д“, предл. второ от Регламент 2016/679, поради което обработването е законосъобразно.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>