--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Предоставянето на лични данни от политически субект на ЦИК за регистрация на партията за участие в изборите е форма на обработване на личните данни и като такова следва да се осъществява при спазване на разпоредбите на Регламент ЕС 2016/679, в частност тези на чл.6, §1 от Регламента. Заключението на графическа експертиза потвърждава, че подписът не е положен от жалбоподателя, което свидетелства, че обработването на личните му данни е извършено без негово конкретно и информирано съгласие по смисъла на чл.4, §11 от Регламента. В конкретния случай не е налице и нито едно от останалите хипотези, посочени в чл.6, §1 от Регламента, поради което личните данни на жалбоподателя са обработени в нарушение на тази разпоредба. Имуществената санкция по член 58, §2, буква„и“ от Регламента се явява най-целесъобразна, ефективна, възпираща и пропорционална за защита на законовия обществен интерес, предвид тежестта на неотстранимото нарушение. Като утежняващи обстоятелства са отчетени обработването на единен граждански номер, създаването на политическа обвързаност, ограничаването на права, както и обстоятелството, че нарушението е поредно за администратора, който е санкциониран за идентични нарушения преди това.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>