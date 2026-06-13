--- v0 (2026-02-15)
+++ v1 (2026-06-13)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Обработването е незаконосъобразно, доколкото не е съобразено зачитането на неприкосновеността на личния живот на лицето и доколкото единният граждански номер е неотносим към дебата в предаването. Нарушението е извършено еднократно на 01.04.2020г. по отношение на показване на данните в ефира на медията, но е продължавано по отношение на разпространението на личните данни посредством платформата You Tube, в периода 01.04 -10.04.2020г. Въпреки разписаната процедура и въведените технически мерки за защита, същите са явно недостатъчни от организационна гледна точка на превантивен и текущ контрол, като липсват протоколи за приемане и проверка на предоставените за излъчване материали. Администраторът е следвало да предприеме стъпки всяко физическо лице действащо по негово ръководство, което има достъп до лични данни да ги обработва само по начин указан от администратора– чл.32, §4 от ОРЗД. Комисията счита за целесъобразно издаването на разпореждане по чл.58, §2, буква„г“ от ОРЗД, като намира, че налагането на имуществена санкция за констатираното нарушение би била прекомерна и в нарушение на принципа на съразмерност.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>