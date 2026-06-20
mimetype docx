--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -6,505 +6,52 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...453 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14"><w:body><w:p w14:paraId="6A7AF159" w14:textId="1F4AEADA" w:rsidR="002030A6" w:rsidRPr="00B20476" w:rsidRDefault="002030A6" w:rsidP="00B20476"><w:pPr><w:spacing w:after="240"/><w:jc w:val="center"/><w:rPr><w:b/><w:bCs/><w:sz w:val="28"/><w:szCs w:val="28"/></w:rPr></w:pPr><w:r w:rsidRPr="00B20476"><w:rPr><w:b/><w:bCs/><w:sz w:val="28"/><w:szCs w:val="28"/></w:rPr><w:t>Решение №294/13.10.2011 по гр. д. №1515/2010 на ВКС, ГК, III г.о.</w:t></w:r></w:p><w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE"><w:pPr><w:spacing w:after="240"/><w:ind w:firstLine="851"/><w:jc w:val="both"/><w:rPr><w:rStyle w:val="SubtleReference"/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r w:rsidRPr="003568EE"><w:rPr><w:rStyle w:val="SubtleReference"/></w:rPr><w:t>Явяват ли се вреда за купувача разноските по воденото дело за делба, след частична евикция, след като съсобствеността с третото лице е прекратена с доброволна делба</w:t></w:r><w:r w:rsidR="00EB4203"><w:rPr><w:rStyle w:val="SubtleReference"/><w:lang w:val="en-US"/></w:rPr><w:t xml:space="preserve"> </w:t></w:r></w:p><w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF"><w:pPr><w:spacing w:after="240"/><w:ind w:firstLine="851"/><w:jc w:val="both"/><w:rPr><w:rStyle w:val="SubtleReference"/><w:b/><w:bCs/><w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/></w:rPr></w:pPr><w:r w:rsidRPr="003568EE"><w:rPr><w:rStyle w:val="SubtleReference"/><w:b/><w:bCs/><w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/></w:rPr><w:t>При съдебна евикция – реализирана или евентуална, е налице неточно изпълнение на задължението да се прехвърли правото на собственост, което поражда отговорност за продавача освен да върне част от цената на имота при частична евикция, също и да обезщети купувача за вредите – чл. 190, ал. 2 ЗЗД. Обезщетението за вреди извън посочените в чл. 189, ал. 1 ЗЗД, съгласно същата разпоредба се определя по общите правила за неизпълнение на задължението – чл. 82 и чл. 83 ЗЗД. Съгласно чл. 82 ЗЗД обезщетението обхваща претърпяната загуба и пропуснатата полза, пряка и непосредствена последица от неизпълнението. Разноските по воденото дело от купувача срещу третото лице за запазване на имота, се обхващат от отговорността на продавача за вреди, тъй като са пряка и предвидима последица от неизпълнението. Длъжникът обаче се освобождава от отговорност за вредите, които кредиторът би могъл да избегне като положи грижата на добър стопанин, съгласно разпоредбата на чл. 83, ал. 2 ЗЗД. Така например с ТР № 128/1986г. ОСГК на ВС е прието, че Д. не дължи обезщетение за вреди /от изплащане на вложените суми на трето лице/, които кредиторът би могъл да избегне като положи грижата на добър стопанин, а именно да уведоми незабавно Д. за загубените документи.</w:t><w:br/><w:t><br></w:t><w:br/><w:t>Съгласно чл. 83, ал. 2 ЗЗД ищцата /ответница по касация/ е могла да избегне настъпването на вредите, ако бе положила грижата на добър стопанин, и бе извършила справка в съответната служба по вписвания, за наличието на вписвания по чл. 4, б. „а” от Правилника за вписванията /ПВ/ за имота, предмет на сделката. С вписването се дава гласност на подлежащите на вписване актове – чл. 1 от ПВ, и грижата на добър стопанин включва извършване на проверка по книгите за вписване относно собствеността на продавания имот. Разпоредбата на чл. 83, ал. 2 ЗЗД изисква активно поведение от кредитора в съответствие с принципа на добросъвестността, за ограничаване на вредите чрез полагане на дължимата грижа. </w:t></w:r></w:p><w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127"><w:pPr><w:spacing w:after="240"/><w:ind w:firstLine="851"/><w:jc w:val="both"/><w:rPr><w:rStyle w:val="SubtleReference"/><w:b/><w:bCs/><w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/><w:lang w:val="en-US"/></w:rPr></w:pPr><w:r><w:rPr><w:rStyle w:val="SubtleReference"/><w:b/><w:bCs/><w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/><w:lang w:val="en-US"/></w:rPr><w:t></w:t></w:r></w:p><w:p w14:paraId="35F713DB" w14:textId="5ED6FE89" w:rsidR="00FC2797" w:rsidRPr="00B20476" w:rsidRDefault="00392F10" w:rsidP="00B20476"><w:pPr><w:spacing w:after="240"/><w:ind w:firstLine="851"/><w:jc w:val="both"/><w:rPr><w:sz w:val="24"/><w:szCs w:val="24"/></w:rPr></w:pPr><w:r w:rsidRPr="00B20476"><w:rPr><w:sz w:val="24"/><w:szCs w:val="24"/></w:rPr><w:t> </w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve">Иск за изпълнение или обезщетение /неизпълнение/</w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"> </w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve">обезщетение за имуществени вреди</w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"> </w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve">обезщетение за неизпълнение</w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"> </w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve">претърпени загуби</w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"> </w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve">пропуснати ползи</w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"> </w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve">обезщетение за вреди</w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"> </w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve">дължима грижа</w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"> </w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve">2</w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"></w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve">№ 294</w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"></w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve">С. 13.10.2011 година</w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"> </w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"> В ИМЕТО НА НАРОДА </w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"></w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve">Върховният касационен съд на Република България, трето гражданско отделение, в съдебно заседание на 27 септември две хиляди и единадесета година в състав:</w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"> </w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"> Председател: Ценка Георгиева</w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"> </w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"> Членове: М. И.</w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"> </w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"> И. П.</w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"> </w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve">При секретаря Анжела Богданова, като изслуша докладваното от съдията Ц. Г. гр. д. № 1515/2010г., за да се произнесе взе пред вид следното:</w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"> </w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"></w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"> </w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"> </w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"> </w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"></w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"></w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve">Производството е по чл. 290 и сл. ГПК. </w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"> </w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve">С определение № 431 от 08.04.2011г., постановено по настоящото дело № 1515/2010г. на ВКС, ІІІ г. о., е допуснато касационно обжалване на въззивното решение на Варненския окръжен съд, ГО, ІІ с-в, № 959 от 07.07.2010г. по в. гр. д. № 807/2010г. в частта, с която е уважен искът на И. Д. Д. срещу Г. Г. Г. за заплащане на от сумата 3333.92 лв., представляваща обезщетение за претърпени имуществени вреди, изразяващи се в направени разноски за прекратяване на съсобствеността върху продаден й от ответниците недвижим имот.</w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"> </w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve">Касационно обжалване на въззивното решение е допуснато на основание чл. 280, ал. 1, т. 3 ГПК по материалноправния въпрос явяват ли се вреда за купувача разноските по воденото дело за делба, след частична евикция, след като съсобствеността с третото лице е прекратена с доброволна делба.</w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"> </w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve">Ответницата по жалбата И. Д. Д. от [населено място] не е изразила становище. </w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"> </w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve">Ответницата Н. Г. К. от [населено място] не е изразила становище.</w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"> </w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve">По въпроса, по който е допуснато касационно обжалване на въззивното решение, Върховният касационен съд намира следното:</w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"> </w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve">При съдебна евикция – реализирана или евентуална, е налице неточно изпълнение на задължението да се прехвърли правото на собственост, което поражда отговорност за продавача освен да върне част от цената на имота при частична евикция, също и да обезщети купувача за вредите – чл. 190, ал. 2 ЗЗД. Обезщетението за вреди извън посочените в чл. 189, ал. 1 ЗЗД, съгласно същата разпоредба се определя по общите правила за неизпълнение на задължението – чл. 82 и чл. 83 ЗЗД. Съгласно чл. 82 ЗЗД обезщетението обхваща претърпяната загуба и пропуснатата полза, пряка и непосредствена последица от неизпълнението. Разноските по воденото дело от купувача срещу третото лице за запазване на имота, се обхващат от отговорността на продавача за вреди, тъй като са пряка и предвидима последица от неизпълнението. Длъжникът обаче се освобождава от отговорност за вредите, които кредиторът би могъл да избегне като положи грижата на добър стопанин, съгласно разпоредбата на чл. 83, ал. 2 ЗЗД. Така например с ТР № 128/1986г. ОСГК на ВС е прието, че Д. не дължи обезщетение за вреди /от изплащане на вложените суми на трето лице/, които кредиторът би могъл да избегне като положи грижата на добър стопанин, а именно да уведоми незабавно Д. за загубените документи.</w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"> </w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve">По основателността на касационната жалба:</w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"> </w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve">С въззивното решение е уважен искът на И. Д. Д., купувач по договор за продажба на недвижим имот, срещу продавачите й Г. Г. и Н. К., за присъждане на общата сума 333,92 лв. /по 1666,96 лв. от всеки от тях/ на основание чл. 79 ЗЗД, поради неизпълнение в количествено отношение на договора. От фактическа страна съдът е приел, че с нот. акт № 150/2002г. ответниците Г. Г. и Н. К. са продали на [фирма] 28 кв. м. ид. ч. от ПИ № 177, а впоследствие с нот. акт № 25/2004г. са продали целия поземлен имот, включително и отчуждените вече 28 кв. м. ид. ч., на ищцата И. Д.. Процесната сума, съставлява разходи по воденото от купувача И. Д. съдебно производството по гр. д. № 589/2006г., 30 с-в на В., за прекратяване на създадената по този начин съсобственост, по което е допусната съдебна делба и имотът е изнесен на публична продан, както и разходи за проект за доброволна делба в размер на 600 лв. Относно претендираните нотариална такса и адвокатски хонорар за сключване на договора за доброволна делба между ищцата и третото лице, искът е отхвърлен и решението в тази част не е обжалвано.</w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"> </w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve">Жалбоподателят Г. Г. прави оплаквания за неправилност на въззивното решение поради нарушения на материалния закон. Излага съображения, че присъдената сума не се дължи, тъй като съсобствеността не е прекратена с воденото дело за делба, по което са направени тези разходи, а чрез доброволна делба. На следващо място развива доводи, че продавачът И. Д. е могла да направи справка в имотния регистър и да установи наличието на предходна сделка за част от имота.</w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"> </w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve">Предвид дадения по-горе отговор на въпроса, по който е допуснато касационно обжалване, и данните по делото, ВКС намира касационната жалба за основателна.</w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"> </w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve">Съгласно чл. 83, ал. 2 ЗЗД ищцата /ответница по касация/ е могла да избегне настъпването на вредите, ако бе положила грижата на добър стопанин, и бе извършила справка в съответната служба по вписвания, за наличието на вписвания по чл. 4, б. „а” от Правилника за вписванията /ПВ/ за имота, предмет на сделката. С вписването се дава гласност на подлежащите на вписване актове – чл. 1 от ПВ, и грижата на добър стопанин включва извършване на проверка по книгите за вписване относно собствеността на продавания имот. Разпоредбата на чл. 83, ал. 2 ЗЗД изисква активно поведение от кредитора в съответствие с принципа на добросъвестността, за ограничаване на вредите чрез полагане на дължимата грижа. В случая ищцата И. Д. Д. не е положила грижата на добър стопанин за да избегне вредите, чието обезщетяване претендира. По делото липсват доказателства и твърдения, че ищцата е направила справка в книгата за вписване на актовете по чл. 4, б. „а” ПВ. По изложените съображения и съгласно чл. 83, ал. 2 ЗЗД ответникът по иска Г. Г. не дължи обезщетение за претендираните вреди от разноските за извършената делба на имота. </w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"> </w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve">Въззивното решение като постановено в нарушение на материалния закон следва да се отмени в обжалваната от Г. Г. част и искът да се отхвърли. Ответницата по жалбата И. Д. Д. следва да заплати на касатора Г. Г. Г. разноските по делото за въззивната и касационната инстанция в размер на 197,46 лв., изчислени съобразно основателната част на жалбата.</w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"> </w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve">Водим от горното Върховният касационен съд, състав на трето гражданско отделение</w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"></w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"> РЕШИ: </w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"> </w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve">ОТМЕНЯ въззивното решение на Варненския окръжен съд, ГО, ІІ с-в, № 959 от 07.07.2010г. по в. гр. д. № 807/2010г. и потвърденото с него решение на Варненския районен съд, ХХVІ-ти с-в, № 351 от 02.02.2010г. по гр. д. № 1112/2009г. В ЧАСТТА, с която е осъден Г. Г. Г. да заплати на И. Д. Д. сумата 1666,96 лв., представляваща обезщетение за претърпени имуществени вреди, както и в частта за разноските, и вместо това ПОСТАНОВЯВА:</w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"> </w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve">ОТХВЪРЛЯ иска, предявен от И. Д. Д. от [населено място] против Г. Г. Г. от [населено място] за заплащане на сумата 1666,96 лв., съставляваща направени разноски за прекратяване на съсобствеността върху недвижим имот, предмет на покупко-продажба с нот. акт № 25/2004г.</w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"> </w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"> ОСЪЖДА И. Д. Д. от [населено място] да заплати на Г. Г. Г. от [населено място] сумата 197, 46 лв. разноски по делото.</w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"> </w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve">РЕШЕНИЕТО е окончателно.</w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"> </w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"> Председател:</w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"> </w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"> Членове:</w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"> </w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"></w:t><w:tab/><w:br/><w:tab/><w:t xml:space="preserve"></w:t></w:r></w:p><w:p w14:paraId="1B71B1D1" w14:textId="77777777" w:rsidR="00392F10" w:rsidRPr="00B20476" w:rsidRDefault="00392F10"/><w:sectPr w:rsidR="00392F10" w:rsidRPr="00B20476" w:rsidSect="00F22E91"><w:headerReference w:type="even" r:id="rId7"/><w:headerReference w:type="default" r:id="rId8"/><w:footerReference w:type="even" r:id="rId9"/><w:footerReference w:type="default" r:id="rId10"/><w:headerReference w:type="first" r:id="rId11"/><w:footerReference w:type="first" r:id="rId12"/><w:pgSz w:w="11906" w:h="16838"/><w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/><w:cols w:space="708"/><w:docGrid w:linePitch="360"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="392C5927" w14:textId="77777777" w:rsidR="00505148" w:rsidRDefault="00505148" w:rsidP="00392F10">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="3D0A6915" w14:textId="77777777" w:rsidR="00505148" w:rsidRDefault="00505148" w:rsidP="00392F10">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>