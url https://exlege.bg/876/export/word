--- v0 (2026-02-04)
+++ v1 (2026-06-21)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Производството по чл.99 и сл. от АПК е извънреден контролен способ за отмяна на влязъл в сила административен акт, който не е обжалван по съдебен ред и то само при наличие на някое от основанията по чл.99, т.1 – т.7 АПК. Основанията за възобновяване са посочени изчерпателно и не могат да се тълкуват разширително, засягайки стабилитета на административния акт. Основанието по чл.99, т.2 от АПК предвижда откриването на нови обстоятелства или нови писмени доказателства от съществено значение за издаването на акта, които при решаването на въпроса от административния орган не са могли да бъдат известни на страната. Новооткрити са доказателства за правно релевантни факти, които не са могли да бъдат приобщени към доказателствения материал при полагане на дължимата грижа от страната. Под „нови обстоятелства” следва да се разбират такива факти, които не са били включени във фактическия материал на административното производство, но не са новосъздадени, т. е. да са възникнали след издаването на акта. Не са налице нови факти и обстоятелства, които не са били известни към момента на издаване на индивидуалния административен акт.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>