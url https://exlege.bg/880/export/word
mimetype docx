--- v1 (2026-03-21)
+++ v2 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Видеозаснемането безспорно представлява обработване на лични данни с автоматични средства. От събраните по преписката доказателства се установи, че единайсет от камерите, включени в процесната система за видеонаблюдение, заснемат обществени пространства: тротоар, части от улицата, паркинг, хранителен магазин, гаражни клетки и пр., като една от камерите върху фасадата заснема част от къщата на жалбоподателя П.И., включително прозорците му, както и части от двора му. Чрез заснемане на обществени пространства Н.А. упражнява дейност, за която не е налице някое от основанията за допустимост по смисъла на чл. 6 Регламента или чл. 4 ЗЗЛД. Не може да се приеме, че наблюдението на улицата, части от тротоара и прозорец на съседната къща попада в категорията „чисто лични или домашни занимания“, изключени от материалния обхват на Регламента, и същото противоречи и на принципите, свързани с обработване на лични данни, по-конкретно те не са сведени до минимум във връзка с целите, за които се обработват (чл. 5, §1, б. „в“ Регламента). По отношение на останалите пет камери, които заснемат единствено двора и части от имота на ответника, обработването на лични данни е законосъобразно, доколкото това е свързано с неговия легитимен интерес да опази имуществото си.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>