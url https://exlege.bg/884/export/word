--- v0 (2026-02-04)
+++ v1 (2026-06-19)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>В конкретния случай такива са разпоредбите на ЗЗЛД с оглед обстоятелството, че юридическите факти и правните последици свързани с непредоставянето на данните касаят периода 30.06.2017г., т. е преди прилагане на регламента. Наличието на администратор на лични данни е абсолютна процесуална предпоставка за допустимост на жалбата, като „З.З. е администратор на лични данни. В хода на производството безспорно е установено, че г-н Б.М. е подал заявление за достъп до личните му данни до З.З., на основание чл.28, ал 1, т.1 и 2 от ЗЗЛД, по което заявление не е депозиран отговор от З.З. Предвид събраните доказателства в административното производство е видно, че произнасяне по заявлението на г-н Б.М. отЗ.З. не е извършено и към настоящия момент. Липсата на произнасяне по подаденото от г-н Б.М. заявление е обвързано с налагането на санкция в минимален размер, предвид че нарушението е първо за администратора. Комисията счита, че имуществената санкция ще има възпитателно въздействие и ще допринесе за спазване от страна на администратора на установения правен ред.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>