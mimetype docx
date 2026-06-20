--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -44,80 +44,84 @@
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Решение №51/01.07.2021 по гр. д. №1854/2020 на ВКС, ГК, I г.о., докладвано от съдия Ваня Атанасова</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>По първия въпрос - допуска се възможността с довод или възражение в спорния предмет да се въведе преюдициално правоотношение за недействителност на сделка, от която насрещната страна черпи права. По втория въпрос се приема, че въззивният съд, като инстанция по съществото на спора, в рамките на заявените във въззивната жалба оплаквания, следва да формира вътрешното си убеждение въз основа на всички събрани по предвидения от процесуалния закон ред доказателства в първата и втората съдебни инстанции, относими към релевантните за спора факти, поотделно и в тяхната съвкупност, и да изложи мотиви защо приема едни от тях за достоверни и отхвърля други, както и въз основа на кои от тях намира определени факти за установени, а други за неосъществили се. Съдът не може да основе изводите си на произволно избрани доказателства.</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
+        <w:t>Допуска се възможността с довод или възражение в спорния предмет да се въведе преюдициално правоотношение за недействителност на сделка, от която насрещната страна черпи права. </w:t>
+        <w:br/>
         <w:t/>
+        <w:br/>
+        <w:t>Въззивният съд, като инстанция по съществото на спора, в рамките на заявените във въззивната жалба оплаквания, следва да формира вътрешното си убеждение въз основа на всички събрани по предвидения от процесуалния закон ред доказателства в първата и втората съдебни инстанции, относими към релевантните за спора факти, поотделно и в тяхната съвкупност, и да изложи мотиви защо приема едни от тях за достоверни и отхвърля други, както и въз основа на кои от тях намира определени факти за установени, а други за неосъществили се. Съдът не може да основе изводите си на произволно избрани доказателства.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>