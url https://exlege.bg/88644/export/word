--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -44,80 +44,80 @@
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Решение №6006/30.06.2021 по търг. д. №351/2020 на ВКС, ТК, I т.о., докладвано от съдия Дария Проданова</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Неравноправна ли е по смисъла на чл.143 ал.2 т.6 ЗЗП клауза в застрахователен договор в която обстоятелствата, които са от значение за покритите рискове „Смърт”, „Пълна трайна неработоспособност (неработоспособност) и „Временна нетрудоспособност (неработоспособност) са формулирани общо в хипотезата на липса на поставени въпроси по чл.362 КЗ?</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Съгласно чл.143 ал.2 т.6 ГПК, неравноправна е тази клауза (съдържаща се в адхезионен договор), която позволява на търговеца да се освободи от задълженията си по договора по своя преценка, като същата възможност не е предоставена на потребителя. В случая, спорната клауза е именно такава. Тя позволява на застрахователя да се позове на изключен застрахователен риск по своя преценка при смърт, настъпила по всяка причина. Това обуславя и отговора на поставения правен въпрос, а именно: Клауза в застрахователен договор в която обстоятелствата, които са от значение за покритите рискове „Смърт”, „Пълна трайна неработоспособност (неработоспособност) и „Временна нетрудоспособност (неработоспособност) са формулирани общо в хипотезата на липса на поставени въпроси по чл.362 КЗ е неравноправна по смисъла на чл.143 ал.2 т.6 ЗЗП.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>