--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -44,80 +44,80 @@
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Решение №6006/29.06.2021 по търг. д. №661/2020 на ВКС, ТК, I т.о., докладвано от съдия Анжелина Христова-Борисова</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>За застрахователното покритие по застраховка „Гражданска отговорност” по чл.257 и сл. КЗ отм. и включва ли в обема си случаите, при които увреждането на третото лице е настъпило от свойствата и състоянието на самата вещ /МПС/ по смисъла на чл.50 ЗЗД</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Трайна и непротиворечива е съдебната практика, която приема, че предвид разпоредбите на чл.257, ал.1 и чл.267, ал.1 КЗ отм. обект на застраховането е гражданската отговорност на застрахования за причинените от него на трети лица вреди, свързани с използване на застрахованото МПС, които са резултат не само на вина на водача на МПС /чл.45 и чл.49 ЗЗД/, но и тези, които са причинени от самата вещ, от нейното състояние и/или характер /чл.50 ЗЗД/- решение №15 от 01.06.2012г., т.д.№279/2011г., І т.о., решение №113 от 23.11.2012г., т.д.№708/2011г., І т.о. и др. Съдебните състави на ВКС излагат доводи, че рискът при застраховката „Гражданска отговорност“ включва не само опасността от възникване на санкционно задължение за поправяне на вредите, причинени от виновно и противоправно деяние в смисъла на чл.45 ЗЗД, но и несанкционните задължения по чл.49 и чл.50 ЗЗД, което следва от горецитираните законови разпоредби, регулиращи отношенията по застраховка „Гражданска отговорност“ и предвиждащи, че обект на застраховане и застрахователно покритие са причинените вреди, свързани с притежанието и използването на МПС, за които застрахованите отговарят съгласно българското законодателство.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>