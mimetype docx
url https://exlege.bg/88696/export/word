--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Кредиторът - ищец не може едностранно да определя и да търси левовата равностойност на вземанията си, възникнали в чуждестранна валута, вкл. по курсовете по чл. 12, ал. 1 ВЗ и чл. 29 ЗБНБ. След като плащането трябва да се извърши в уговорената между страните по договора чуждестранна валута, то съдът не може да присъди левовата й равностойност. В случаите, при които е предявен иск за присъждане левовата равностойност на сума, уговорена в чуждестранна валута, съдът трябва да се произнесе по съществото на спора като приеме, че е сезиран с иск за заплащане на уговорената в чуждестранна валута сума. Когато съдът служебно присъжда вземането във валута не се нарушава диспозитивното начало (чл.6, ал. 2 ГПК), защото не се променя предметът на делото - не се присъжда друго, а същата стойност, която се претендира от ищеца. Длъжникът вече може да погаси, както в определената според договора, така и в друга парична единица, но по курса към уговорената, определен за деня на изпълнението.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>