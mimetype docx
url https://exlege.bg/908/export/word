--- v0 (2026-02-04)
+++ v1 (2026-06-13)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Установено е, че при проверка на досието документите на В.А. „не са мястото си“, което представлява неправомерно обработване на лични данни в хипотезата на неправомерно съхранение на документи, съдържащи лични данни, в нарушение на принципа разписан в чл.5, пар.1, б.„е“ от Регламент (ЕС) 2016/679, обработването да се осъществява по начин, който да гарантира подходящо ниво на защита срещу неразрешено или незаконосъобразно обработване и срещу случайна загуба, унищожаване или повреждане, като се прилагат подходящи технически и организационни мерки. При отчитане степента на извършеното нарушение, се вземат предвид следните смекчаващи обстоятелства – не са констатирани други нарушения на администратора, нарушението на принципите за обработване на личните данни се явява първо за У.З., признато е неправомерното съхранение на личните данни от страна на У.З., не са настъпили сериозни вреди за субекта на данни. По-целесъобразно е да се наложи само корективното правомощие, посочено в чл.58, пар. 2, б.„г” от Регламента. Разпорежда се на учебното заведение да предприеме необходимите технически и организационни мерки за обработване/съхранение на лични данни.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>