--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Съгласно съображение 4 от Регламент (ЕС) 2016/679 правото на защита на личните данни не е абсолютно право, а се разглежда във връзка с функцията му в обществото и се прилага в равнопоставеност с други основни права, съгласно принципа за пропорционалност. В съображение 153 от Регламента е предвидено, че правото на държавите-членки следва да съвместява разпоредбите, уреждащи свободата на изразяване на мнение и свободата на информация, включително за журналистически, академични, художествени и литературни цели с тези за защита на личните данни. С разпоредбата на чл.4, ал.2 от ЗЗЛД е посочено, че обработването на лични данни е допустимо и в случаите, когато то се извършва единствено за целите на журналистическата дейност, доколкото това обработване не нарушава правото на личен живот на лицето, за което се отнасят данните. За да се вземе предвид значението на свободата на словото във всяко демократично общество, е необходимо да се даде широко тълкуване на понятието за журналистическа дейност, като същевременно защитата на основното право на личен живот изисква ограниченията на защитата на данните да се въвеждат в границите на строго необходимото. Не е спорно, че данните, публикувани в електронните медии, са с цел изясняване на факти, отнасящи се до конфликт на интереси и са публикувани за изясняване на проблем от значим обществен интерес. С оглед изложените мотиви, се налага изводът, че личните данни на жалбоподателката са обработени законосъобразно за журналистически цели, които са в необходимото съответствие между защитата на личните данни и свободата на изразяване и информация.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>