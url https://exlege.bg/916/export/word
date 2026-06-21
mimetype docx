--- v0 (2026-02-04)
+++ v1 (2026-06-21)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Не са ангажирани доказателства, а и липсват твърдения, служител на дружеството да е обработил по смисъла на чл.4, §2 от Регламент ЕС 2016/679 личните данни съдържащи се в документа за самоличност на жалбоподателя. От събраните по преписката доказателства не се установи извършването на действия с автоматични или неавтоматични средства от страна на дружеството и неговите служители по отношение на съдържащите се в представената лична карта данни, които да се квалифицират като „обработване“ по смисъла на закона. Картата е представена на служител на дружеството за справка, за да се индивидуализира лицето получател на наложения платеж. Последното по своята същност представлява въведена от администратора мярка за защита на субекта на данни, с цел удостоверяване самоличността на получателя и гарантиране на законосъобразност на обработване на личните му данни, в отговор на задълженията на администратора да въвежда подходящи технически и организационни мерки. Субектите на данни са информирани, предвид обстоятелството, че в чл.30 от Общите условия на дружеството изрично е посочено, че „куриерските пратки, адресирани „до поискване“ се доставят на получателите…., срещу документ за самоличност“.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>