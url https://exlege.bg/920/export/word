--- v0 (2026-02-04)
+++ v1 (2026-06-21)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>налице е противоречие на Общите условия на дружеството с Регламент 2016/679. По този начин се постига заобикаляне на изискването на чл.7, параграф 2 от Регламент 2016/679 и съображение 32 към него, които предвиждат съгласието да се дава чрез ясно утвърдителен знак, с който се изразява свободно дадено, конкретно, информирано и недвусмислено съгласие. В конкретния случай е направено оттегляне на съгласие за обработване на данните за целите на директен маркетинг на 24.05.2018г., а на жалбоподателя е изпратено текстово съобщение на 28.05. Предвид изложеното, Комисията приема, че правото на субекта на данни да оттегли съгласието си за обработване на личните му данни за целите на директния маркетинг не е действително уважено от администратора на лични данни, с оглед на което правата на жалбоподателя са нарушени. На основание чл.58, параграф 2, буква „г” от Регламент 2016/679 разпорежда на администратора „***” ЕООД: А) Да съобразява операциите по обработване с разпоредбите регламента– да преустановява обработването на лични данни за целите на директния маркетинг след оттегляне на съгласието от субекта на данни; Б) Да приведе Общите си условия в съответствие с изискванията на Регламент 2016/679.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>