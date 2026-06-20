--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>В административното производството се установи нарушение от страна на Общински съвет - В. свързано със събирането и съхранението на чувствителни лични данни– специална категория данни, а именно такива свързани със здравословното състояние на жалбоподателя. Безспорно е, че съдържащата се в документите информация представлява лични данни от категорията на чувствителните/специалните по смисъла на чл.5, ал.1, т.3 от ЗЗЛД (отменен) и чл.9, §1 от Регламента, предвид обстоятелството, че в болничните листове се съдържат и информация за здравословното му състояние по смисъла на чл.4, §15 от Регламент. Предвид липсата на изрично съгласие на физическото лице за обработване на данните свързани със здравословното му състояние от страна на Общински съвет - В. и липсата на което и да е от останалите условия за допустимост на обработването, събирането и съхранението на такава информация е незаконосъобразно и в нарушение на чл.5, ал.1 от ЗЗЛД (отменен), респективно чл.9, §1 от Регламента. Наложилата се в Общински съвет - В. практика за представяне на издаден на кмета болничен лист ведно със заповед за заместването му при отпуска поради временна неработоспособност, е порочна и незаконосъобразна. Данните свързани със здравето на лицето – поставени диагнози, са чувствителни данни под специална закрила и не представляват обществен интерес. Налага се корективна мярка Общински съвет - В. да преустанови събирането на копие на болнични листове издадени на кмета и да унищожи събраните до този момент такива.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>