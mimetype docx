--- v0 (2026-02-04)
+++ v1 (2026-06-23)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Твърденията на жалбоподателката, че личните ѝ данни са незаконосъобразно обработени за целите на договорите са основателни. Същите се подкрепят от събраните по преписката доказателства, в частност от представена експертиза на процесните документи със заключение, че подписите под същите не са положени от Д.Ж. В тази връзка се налага извода, че данните са обработени от А.Т.без наличие на условие за допустимост на обработването в нарушение на чл.4, ал.1 от ЗЗЛД (отменен) и са нарушени правата на лицето сезирало КЗЛД. Комисията намира, че по отношение на Т.О. жалбата е неоснователна, като счита, че същото е действало добросъвестно, с аргументи, че данните са събрани не от дружеството, а от А.Т. и след установяване на факта, че договорите в които те се съдържат не са подписани от жалбоподателката, Т.О. е преустановил събиране на вземанията породени от тях, прекратил е договорите и няма финансови претенции към жалбоподателката. В тази връзка намира за целесъобразно, пропорционално и възпиращо налагането на корективна мярка по чл.58, §2, буква„и“ от Регламента, а именно налагане на имуществена санкция на А.Т. Комисията съобразявайки целта на наказанието, естеството и тежестта му, обществените отношения които засяга и категориите лични данни засегнати от него, определя като пропорционална санкция в размер на 23000лв.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>