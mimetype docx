--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Съгласно чл.15, пар. 1 от Регламент 2016/679 субектът на данни има право да получи от администратора потвърждение дали се обработват лични данни, свързани с него, и ако това е така, да получи достъп до данните и определената в букви „а“ до „з“ информация. В конкретния случай липсва произнасяне и уведомяване за предприетите действия по заялението за достъп до лични данни, което представлява нарушение на чл.12, параграф3 от Регламент 2016/679. Администраторът не отговаря конкретно на нито едно от исканията по чл.15, параграф1 от Регламента, като не е потвърдил дали се обработват лични данни и не е предоставил информацията по букви „а“– „з“. Не е налице основание за администратора– бивш работодател да задържа оригинални документи, съдържащи копие на личните данни, с оглед на което с отказа си е допуснал нарушение на чл.15, параграф3 от Регламент 2016/679. Твърдението на Е.К., че е налице произнасяне с решение, което е изпратено на жалбоподателя и върнато като непотърсено, остава недоказано.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>