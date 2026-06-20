--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -44,80 +44,80 @@
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Решение №27/22.05.2019 по търг. д. №1595/2018 на ВКС, ТК, II т.о.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>От кой момент тече срокът по чл.698, ал.1 от ТЗ за предлагане на оздравителен план в случаите, когато преди обявяване в Търговския регистър на определението на съда за одобряване на списъка на приетите вземания, е постановено решение по чл.630, ал.2 от ТЗ, което впоследствие /след изтичане на повече от един месец от обявяване в ТР на определението по чл.692 от ТЗ/ е отменено с влязло в сила решение на въззивния съд – от обявяване на въззивното решение в ТР или от влизането му в сила.</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>От постановяване на решението за обявяване в несъстоятелност по чл.630, ал.2 от ТЗ до отмяната му с влязло в сила решение, план за оздравяване не може да бъде предложен. В случай, че решението за обявяване на несъстоятелност по чл.630, ал.2 от ТЗ е постановено преди началния момент, посочен в чл.698, ал.1 от ТЗ и отменителното решение е влязло в сила след изтичане на един месец от обявяване в търговския регистър на определението на съда за одобряване на списъка на приетите вземания, предявени в допълнителния срок по чл.688, ал.1 от ТЗ, срокът за предлагане на оздравителен план започва да тече от влизане в сила на отменителното решение.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>