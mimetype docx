--- v0 (2026-02-05)
+++ v1 (2026-06-20)
@@ -44,80 +44,80 @@
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Решение №67/10.09.2021 по гр. д. №2280/2020 на ВКС, ГК, II г.о., докладвано от съдия Гергана Никова</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Налице ли е владение по смисъла на чл. 68, ал. 1 ЗС в случаите, когато фактическата власт върху недвижим имот е установена на основание частен писмен договор, след сключването на който е извършено одържавяване – за времето, считано от реституирането на имота насетне ?</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Съгласно чл. 68, ал. 1 ЗС владението е упражняване на фактическа власт върху вещ, която владелецът държи, лично или чрез другиго, като своя. Като фактическо състояние между правните субекти по повод на вещи, владението се характеризира с два основни признака: обективен - упражняване на фактическа власт върху вещта (corpus) и субективен - намерението да се държи вещта като своя (animus domini). В хипотезите на извършено при действието на чл. 101 – чл. 107 ЗС отчуждаване на имот, принадлежащ на частни лица, кооперации и други обществени организации, одържавеният имот се завзема след заплащането или заменяването му с друг (чл. 104, ал. 1 /отм./ ЗС). Завземането на имота има за последица преустановяването на фактическата власт както за досегашния собственик, така и за лицата, на които той я е предал преди одържавяването. Със завземането на одържавения имот се прекъсва владението като фактическо състояние. Евентуалното последващо отменяване на отчуждаването има за последица възстановяването на правото на собственост, но не и на владението. Ето защо при твърдение за осъществено придобивно основание по чл. 79, ал. 1 ЗС в тежест на позоваващия се на придобивна давност е да докаже момента и начина, по който е установил нова фактическа власт върху имота след неговото реституиране.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>