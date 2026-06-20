--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Случаите, които попадат под хипотезите на чл. 9, ал. 2 НК поначало представляват изключения. Малозначителността на деянието представлява конкретно негово обществено качество, поради което е необходим внимателен анализ на обстоятелствата дали то обективно не може да окаже отрицателно въздействие върху обществените отношения или неговото въздействие е толкова минимално, че не застрашава реално тези отношения. При анализа на разглеждания казус не може да става въпрос нито за пренебрежимо малък паричен еквивалент на предмета на престъплението, нито за несъществена степен на засягане на обекта на посегателство. Макар и без интензивно влияние, посочените фактори обуславят достатъчна степен на обществената опасност на деянието, за да бъде то третирано като престъпление.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>