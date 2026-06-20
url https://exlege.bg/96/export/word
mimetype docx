--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -75,51 +75,59 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>1. Органите на следствието, прокуратурата и първоинстанционните съдилища са длъжни да събират доказателства за имуществото на подсъдимия, когато се предвижда конфискация за деянието, в което той е обвинен. Конфискация на част или на цялото му имущество може да се наложи, ако е доказано, че подсъдимият притежава такова имущество.</w:t>
+        <w:br/>
+        <w:t>2. При конфискация на част от имуществото да се конфискуват предимно конкретно определени имоти и само когато е невъзможно това, да се конфискуват идеални части.</w:t>
+        <w:br/>
+        <w:t>3. Съдилищата по същество винаги да указват в диапозитива на присъдата, че пълната или частичната конфискация се налага при спазването разпоредбите на чл. 26 НЗ.</w:t>
+        <w:br/>
+        <w:t>4. При частична конфискация, изразена в идеална част от имуществото, тая част се определя, след като се отделят вещите, които не подлежат на конфискация, в размери, както това е посочено в т. 5 на настоящото постановление от останалото движимо и недвижимо имущество.</w:t>
+        <w:br/>
+        <w:t>5. Пълната или частичната конфискация на движимото имущество на подсъдимия не засяга посочените в ПМС № 206 (в. Известия, бр. 21/1952 г.) вещи за лично и домашно употребление на осъдения и семейство то му, оръдията, необходими за упражняване на занятието му, и средствата за издръжка на семейството му за шест месеца. Съдилищата и органите, които изпълняват присъдите, са длъжни при налагането и изпълнението на такава конфискация да не засягат тия вещи за лично и домашно употребление на осъдения и семейството му, оръдията, необходими за упражняване на занятието му, и средствата за издръжка на семейството му за шест месеца.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>