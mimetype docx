--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Съгласно чл.4, ал.1, т.7 от ЗЗЛД обработването на лични данни е допустимо когато е необходимо за реализиране на законните интереси на администратора на лични данни или на трето лице, на което се разкриват данните, освен когато пред тези интереси преимущество имат интересите на физическото лице, на което се разкриват данните. Липса на съгласие за монтиране на видеокамерите не води до механичния извод за незаконосъобразност на същото, тъй като съгласието е едно от условията за допустимост на обработването, но за да се приеме недопустимост, респективно незаконосъобразност, трябва да се установи липсата на което и да е от останалите основания в чл.4, ал.1, т.1– т.7 от ЗЗЛД. Не се установяват предпоставки за приемане на извода, че интересите на жалбоподателя имат преимущество пред интересите на ответната страна. Установена е допустимост на обработването на личните данни на жалбоподателя, посредством извършвано от ответната страна видеонаблюдение по начин, по който не се установява преимущество на интересите на жалбоподателя пред тези на администратора на лични данни, в изпълнение на принципите, регламентирани в чл.28 и чл.30, ал.1 от Конституцията на Република България за право на живот, лична свобода и неприкосновеност на всеки български гражданин, поради което не е налице нарушаване на правата на жалбоподателя съобразно разпоредбите на ЗЗЛД.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>