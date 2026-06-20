--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -44,51 +44,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Решение №91/26.08.2021 по гр. д. №1489/2020 на ВКС, ГК, IV г.о., докладвано от съдия Геника Михайлова</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>1. Обстоятелството, че съгласно чл. 69 КРБ народните представители не носят наказателна отговорност за изказаните от тях мнения и гласувания в Народното събрание, изключва ли отговорността на българската държава за вредите от закон, който е обявен за противоконституционен с решение на КС на Р. Б? 2. Налице ли е „възлагане“ по смисъла на чл. 49 ЗЗД от страната на държавата към народните представители, респ. към Народното събрание за вредите от законодателната дейност? 3. Как следва да се квалифицира иска за отговорност на държавата за вредите от обявения за противоконституционен закон – по чл. 49 ЗЗД, който изисква виновно поведение на извършителя на възложената работа или по чл. 7 КРБ, който предвижда обективна отговорност на държавата?</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>