--- v0 (2026-02-04)
+++ v1 (2026-06-21)
@@ -44,80 +44,80 @@
       </w:pPr>
       <w:r w:rsidRPr="00B20476">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Решение №6016/19.08.2021 по гр. д. №3529/2020 на ВКС, ГК, IV г.о., докладвано от съдия Геника Михайлова</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F873711" w14:textId="77777777" w:rsidR="00EB4203" w:rsidRDefault="00047AEF" w:rsidP="003568EE">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Какви са критериите за преценка дали пострадалият работник/ служител е допринесъл за трудовата злополука, допускайки „груба небрежност“ по смисъла на чл. 201, ал. 2 КТ, и при съобразяването им имат ли значение твърденията, с които работодателят е обосновал възражението за намаляване на неговата отговорност по чл. 200 КТ, а именно, че инструктажът за безопасни условия на труд, който той дължи, е съобразно спецификата на заеманата от работника длъжност, а не със спецификата на трудови функции на друга длъжност, които работникът е изпълнявал по своя инициатива и за която не е притежавал необходимата правоспособност?</w:t>
       </w:r>
       <w:r w:rsidR="00EB4203">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Отговорността по чл. 200 КТ на работодателя за вреди от трудова злополука или професионална болест, причинили временна неработоспособност, трайно намалена работоспособност 50 или над 50 на сто или смърт на работника/ служителя, се различава от гражданската в ЗЗД по тежест, обхват, предпоставки за възникване, размер на обезщетяване и т.н. Основанието на тази, самостоятелна в своето приложно поле гражданска имуществена отговорност се обяснява с това, че законодателят поставя върху работодателя професионалния риск от увреждането на работника/служителя, а тя е обективна (няма субективен елемент в правопораждащите я юридически факти). Работодателят отговаря независимо от това, дали негов орган или друг негов работник/служител има вина за настъпването на вредите (чл. 200, ал. 1 КТ), но също така и когато трудовата злополука е причинена от непреодолима сила, чиито вредоносни последици са в пряка или косвена причина с трудовата дейност на работника, или от каквато и да е работа, извършена и без нареждане, но в интерес на работодателя, както и по време на почивка, прекарана в предприятието (чл. 200, ал. 2 КТ). Съгласно чл. 201, ал. 2 КТ неговата отговорност може да се намали, но не при всяко допринасяне, а само когато работникът/служителят е допринесъл с груба небрежност за трудовата злополука. Изложеното обобщава базисните положения в ТР № 45/19.04.1990 г по гр.д. № 33/1989 г. ОСГК на ВК.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>