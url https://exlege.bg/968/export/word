--- v0 (2026-02-04)
+++ v1 (2026-06-23)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>С оглед събраните по преписката доказателства... се установи, че личните данни на жалбоподателя са обработени от администратора на лични данни политическа партия „Движение презареди България“ в хипотезата на включването им в списък с лица за назначаването им в секционни избирателни комисии... и предоставянето на тези данни на кмета на Столична община, район „Подуяне“. Партията не е ангажирала доказателства за изразено от жалбоподателя конкретно и информирано съгласие по смисъла на §1, т.13 от Допълнителните разпоредби на ЗЗЛД за обработване на личните му данни за посочената цел. В тази връзка се налага извода, че твърденията на жалбоподателя, че личните му данни са обработени незаконосъобразно и без негово съгласие от политическата партия за посочената цел, са основателни. Предвид събраните по преписката доказателства се налага извода, че личните данни на жалбоподателя са обработени от политическа партия „Движение презареди България“... в нарушение на чл.4, ал.1 от ЗЗЛД, без съгласие на лицето и без да са налице нито едно от посочените в разпоредбата условия за допустимост на обработването, като са нарушени правата на лицето сезирало КЗЛД. Единствено имуществената санкция, като мярка на административна принуда, се явява най-целесъобразна и ефективна мярка, за защита на законовия обществен интерес. При определяне размера на административното наказание Комисията съобрази целта на наказанието, което следва да има възпираща и предупредителна функция... и предвид обстоятелството, че нарушението е първо за администратора на лични данни, определя наказание в минимума предвиден в закона за съответното нарушение.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>