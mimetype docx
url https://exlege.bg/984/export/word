--- v0 (2026-02-04)
+++ v1 (2026-06-20)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>жалбата в частта й насочена към служителя г-жа Д.Т. е процесуално недопустима, тъй като не е налице пасивна процесуална легитимация на г-жа Д.Т. и същата няма качеството на администратор на лични данни. Относима е разпоредбата на чл.1, ал.9 от ЗЗЛД, съгласно която ЗЗЛД не се прилага за обработването на лични данни, извършвано от физически лица за техни лични цели, в конкретния случай за сезиране на компетентните органи за разследване на престъпление против личността. Твърденията на жалбоподателя за неправомерно обработване на личните му данни от страна на дружеството посредством достъпването им от г-жа Д.Т. и използването им за лични цели са недоказани от жалбоподателя, а по преписката не са налични доказателства в подкрепа на изложените твърдения за неправомерен достъп до личните му данни. Установи се, че жалбоподателят е предоставил сам личните си данни на Д.Т. за целите на направени от нея в лично качество резервации на самолетни билети и хотели. Предвид горното и разпределянето на доказателствената тежест в процеса се налага извода за неоснователност и недоказаност на твърдения от жалбоподателя неправомерен достъп до личните му данни обработвани от дружеството.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>