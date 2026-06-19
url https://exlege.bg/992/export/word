--- v0 (2026-02-04)
+++ v1 (2026-06-19)
@@ -73,51 +73,51 @@
           <w:rStyle w:val="SubtleReference"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78EFB3D2" w14:textId="73C2A980" w:rsidR="00047AEF" w:rsidRDefault="00047AEF" w:rsidP="00047AEF">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003568EE">
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
         </w:rPr>
-        <w:t/>
+        <w:t>Комисията приема, че е налице нарушение на разпоредбата на чл.22, ал.5 от ЗЗЛД от „О.-Х.И.Д.” ЕООД. Съгласно чл.22, ал.5 от ЗЗЛД всички лица, който обработват лични данни, са длъжни да оказват съдействие на Комисията при упражняване на контролните й правомощия, а неизпълнението на това задължение е въздигнато от законодателя в административно нарушение. Установеното препятстване на КЗЛД за извършване на проверка създава невъзможност на административния орган да установи всички факти и обстоятелства от значение за жалбите, както и да се произнесе по основателността на същите. С установения отказ от съдействие на ответната страна е препятстван компетентният независим държавен орган при осъществяване на правомощието му за защита на лицата при обработването на техните лични данни. КЗЛД счита, че с поведението си ответната страна е препятствала в пълна степен изпълнението на контролните функции на административния орган, с осъзнато поведение в нарушение на задължението за оказване на съдействие, поради което определя размер на санкцията над средния за извършеното нарушение, а именно – 7000 лева. В случая е приложима разпоредбата на чл.56, ал.1 от АПК съгласно която административният орган прекратява производството по искане на страната, по чиято инициатива то е започнало, освен ако в закон е предвидено друго.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D97DE0B" w14:textId="31E35869" w:rsidR="00EB4203" w:rsidRPr="003568EE" w:rsidRDefault="003568EE" w:rsidP="00A75127">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t/>
       </w:r>